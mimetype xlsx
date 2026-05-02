--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1,156 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride2.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style2.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors2.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style3.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors3.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style4.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors4.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/theme/themeOverride3.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/theme/themeOverride4.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
+  <Override PartName="/xl/customProperty2.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28925"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\sixm40-170\Odd_Statistiky_Controlling\612 Controlling\Web\FINAL 2025-03 - Tomas průběžná oprava - KONTROLA\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\- Web -\2026\3\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A2B52C27-63B8-4771-90B1-F8B8190E9922}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11580"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Výdaje leden - březen" sheetId="1" r:id="rId1"/>
     <sheet name="Starší údaje" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Starší údaje'!$B$2:$O$21</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Výdaje leden - březen'!$B$2:$O$43</definedName>
   </definedNames>
-  <calcPr calcId="162913" concurrentManualCount="20"/>
+  <calcPr calcId="191029" concurrentManualCount="20"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="O10" i="1" l="1"/>
+  <c r="N10" i="1"/>
+  <c r="N5" i="1" l="1"/>
+  <c r="M10" i="1" l="1"/>
+  <c r="L10" i="1"/>
+  <c r="K10" i="1"/>
+  <c r="J10" i="1"/>
+  <c r="I10" i="1"/>
+  <c r="H10" i="1"/>
+  <c r="G10" i="1"/>
+  <c r="F10" i="1"/>
+  <c r="E10" i="1"/>
+  <c r="D10" i="1"/>
+  <c r="C10" i="1"/>
+  <c r="M5" i="1"/>
+  <c r="L5" i="1"/>
+  <c r="K5" i="1"/>
+  <c r="J5" i="1"/>
+  <c r="I5" i="1"/>
+  <c r="H5" i="1"/>
+  <c r="G5" i="1"/>
+  <c r="F5" i="1"/>
+  <c r="E5" i="1"/>
+  <c r="D5" i="1"/>
+  <c r="C5" i="1"/>
+  <c r="M5" i="2" l="1"/>
+  <c r="M10" i="2"/>
+  <c r="M18" i="2" s="1"/>
   <c r="B2" i="2" l="1"/>
   <c r="L10" i="2"/>
   <c r="K10" i="2"/>
   <c r="J10" i="2"/>
   <c r="I10" i="2"/>
   <c r="H10" i="2"/>
   <c r="G10" i="2"/>
   <c r="F10" i="2"/>
   <c r="E10" i="2"/>
   <c r="D10" i="2"/>
   <c r="C10" i="2"/>
   <c r="L5" i="2"/>
   <c r="L18" i="2" s="1"/>
   <c r="K5" i="2"/>
   <c r="K18" i="2" s="1"/>
   <c r="J5" i="2"/>
   <c r="J18" i="2" s="1"/>
   <c r="I5" i="2"/>
   <c r="I18" i="2" s="1"/>
   <c r="H5" i="2"/>
   <c r="H18" i="2" s="1"/>
   <c r="G5" i="2"/>
   <c r="G18" i="2" s="1"/>
   <c r="F5" i="2"/>
-  <c r="F18" i="2" s="1"/>
   <c r="E5" i="2"/>
   <c r="E18" i="2" s="1"/>
   <c r="D5" i="2"/>
-  <c r="D18" i="2" s="1"/>
   <c r="C5" i="2"/>
-  <c r="C18" i="2" l="1"/>
-[...23 lines deleted...]
-  <c r="N5" i="1"/>
+  <c r="D18" i="2" l="1"/>
+  <c r="F18" i="2"/>
+  <c r="C18" i="2"/>
   <c r="O5" i="1"/>
-  <c r="C5" i="1"/>
   <c r="K18" i="1" l="1"/>
   <c r="H18" i="1" l="1"/>
   <c r="I18" i="1"/>
   <c r="F18" i="1"/>
   <c r="O18" i="1"/>
   <c r="G18" i="1"/>
   <c r="J18" i="1"/>
   <c r="C18" i="1"/>
   <c r="L18" i="1"/>
   <c r="D18" i="1"/>
   <c r="M18" i="1"/>
   <c r="E18" i="1"/>
   <c r="N18" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="18">
   <si>
     <t>(v mil. Kč)</t>
   </si>
   <si>
     <t>Důchodové pojištění</t>
   </si>
   <si>
@@ -183,137 +201,144 @@
   <si>
     <t>vyrovnávací příspěvek v těhotenství a mateřství</t>
   </si>
   <si>
     <t>peněžitá pomoc v mateřství</t>
   </si>
   <si>
     <t>otcovská poporodní péče</t>
   </si>
   <si>
     <t>dlouhodobé ošetřovné</t>
   </si>
   <si>
     <t>ošetřovné (do 2009 podpora při ošetř. čl. rodiny)</t>
   </si>
   <si>
     <t>Výdaje na sociální zabezpečení - leden až březen</t>
   </si>
   <si>
     <t>Poznámky: Mezi ostatní výdaje se řadí např. omylové platby, v oblasti důchodového pojištění zálohy České poště na výplatu důchodů v následujícím měsíci, jednorázové příspěvky důchodcům a jejich doplatky.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-[...2 lines deleted...]
-    <numFmt numFmtId="165" formatCode="0.000"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="6">
+    <numFmt numFmtId="164" formatCode="0.000"/>
+    <numFmt numFmtId="170" formatCode="#,##0.00000000"/>
+    <numFmt numFmtId="172" formatCode="#,##0.0000000000"/>
+    <numFmt numFmtId="173" formatCode="#,##0.00000000000"/>
+    <numFmt numFmtId="176" formatCode="0.00000000"/>
+    <numFmt numFmtId="179" formatCode="0.0000000000"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Times New Roman CE"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
-      <name val="Times New Roman CE"/>
-[...10 lines deleted...]
-      <color theme="0" tint="-4.9989318521683403E-2"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0000FF"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF005E1D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB5C8AC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -330,129 +355,149 @@
         <color theme="1" tint="0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-    <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="9" fontId="8" fillId="0" borderId="0" xfId="2" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="11" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="176" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
-    <cellStyle name="Normální 2" xfId="1"/>
-    <cellStyle name="Procenta" xfId="2" builtinId="5"/>
+    <cellStyle name="Normální 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FF0000FF"/>
       <color rgb="FFE2F0D9"/>
       <color rgb="FFC5E0B4"/>
       <color rgb="FFA9D1AE"/>
       <color rgb="FF7A9D6F"/>
       <color rgb="FF548254"/>
       <color rgb="FF005E1D"/>
       <color rgb="FFB5C8AC"/>
       <color rgb="FF87A67A"/>
       <color rgb="FFE8EEE6"/>
-      <color rgb="FF595959"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride2.xml"/></Relationships>
 </file>
 
@@ -797,161 +842,160 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="cs-CZ"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
               <c:f>'Výdaje leden - březen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Výdaje leden - březen'!$C$5:$O$5</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>88730.39415244</c:v>
+                  <c:v>86640.568381400008</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>86640.568381400008</c:v>
+                  <c:v>89793.961952570011</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>89793.961952570011</c:v>
+                  <c:v>96095.608705389997</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>96095.608705389997</c:v>
+                  <c:v>101251.11343305999</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>101251.11343305999</c:v>
+                  <c:v>106196.27637239</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>106196.27637239</c:v>
+                  <c:v>113730.18078033</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>113730.18078033</c:v>
+                  <c:v>123140.81166719001</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>123140.81166719001</c:v>
+                  <c:v>131489.02340892999</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>131489.02340892999</c:v>
+                  <c:v>138761.97584920001</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>138761.97584920001</c:v>
+                  <c:v>167632.03219644001</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>167632.03219644001</c:v>
+                  <c:v>176678.49366494</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>176678.49366494</c:v>
+                  <c:v>175159.94001957003</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>175159.94001957003</c:v>
+                  <c:v>182996.52748248001</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-661F-41DC-95A7-2888CD6AEDF8}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="2098810815"/>
         <c:axId val="2098807071"/>
       </c:barChart>
       <c:catAx>
         <c:axId val="2098810815"/>
@@ -1248,161 +1292,160 @@
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
                     <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                     <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:endParaRPr lang="cs-CZ"/>
               </a:p>
             </c:txPr>
             <c:dLblPos val="outEnd"/>
             <c:showLegendKey val="0"/>
             <c:showVal val="1"/>
             <c:showCatName val="0"/>
             <c:showSerName val="0"/>
             <c:showPercent val="0"/>
             <c:showBubbleSize val="0"/>
             <c:showLeaderLines val="0"/>
             <c:extLst>
               <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-                <c15:layout/>
                 <c15:showLeaderLines val="1"/>
                 <c15:leaderLines>
                   <c:spPr>
                     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                       <a:solidFill>
                         <a:schemeClr val="tx1">
                           <a:lumMod val="35000"/>
                           <a:lumOff val="65000"/>
                         </a:schemeClr>
                       </a:solidFill>
                       <a:round/>
                     </a:ln>
                     <a:effectLst/>
                   </c:spPr>
                 </c15:leaderLines>
               </c:ext>
             </c:extLst>
           </c:dLbls>
           <c:cat>
             <c:numRef>
               <c:f>'Výdaje leden - březen'!$C$4:$O$4</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>2013</c:v>
+                  <c:v>2014</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2014</c:v>
+                  <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>2015</c:v>
+                  <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2016</c:v>
+                  <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>2017</c:v>
+                  <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>2018</c:v>
+                  <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>2019</c:v>
+                  <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>2020</c:v>
+                  <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>2021</c:v>
+                  <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>2022</c:v>
+                  <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>2023</c:v>
+                  <c:v>2024</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>2024</c:v>
+                  <c:v>2025</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Výdaje leden - březen'!$C$10:$O$10</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="13"/>
                 <c:pt idx="0">
-                  <c:v>5247.4852204200006</c:v>
+                  <c:v>5418.0817692300006</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>5418.0817692300006</c:v>
+                  <c:v>6159.9155290399995</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>6159.9155290399995</c:v>
+                  <c:v>6614.5828538300011</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>6614.5828538300011</c:v>
+                  <c:v>7402.5642738400002</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>7402.5642738400002</c:v>
+                  <c:v>8217.0340161020085</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>8217.0340161020085</c:v>
+                  <c:v>9843.9367042800004</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>9843.9367042800004</c:v>
+                  <c:v>10871.951855330002</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>10871.951855330002</c:v>
+                  <c:v>13202.206329669998</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>13202.206329669998</c:v>
+                  <c:v>13232.504265810001</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>13232.504265810001</c:v>
+                  <c:v>12495.71815316</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>12495.71815316</c:v>
+                  <c:v>12653.997333789999</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>12653.997333789999</c:v>
+                  <c:v>13096.759034310004</c:v>
                 </c:pt>
                 <c:pt idx="12">
-                  <c:v>13096.759034310004</c:v>
+                  <c:v>13910.444994559997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-3155-411C-9257-C94189B34ED3}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:dLblPos val="outEnd"/>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
         <c:overlap val="-27"/>
         <c:axId val="2098810815"/>
         <c:axId val="2098807071"/>
       </c:barChart>
       <c:catAx>
@@ -1644,51 +1687,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="8.8026871980676324E-2"/>
           <c:y val="0.33937747766848148"/>
           <c:w val="0.41323278348032322"/>
           <c:h val="0.54956918147498457"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Výdaje leden - březen'!$O$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="005E1D"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000001-1B83-4F9E-B2BE-4F6750E97677}"/>
               </c:ext>
@@ -1742,122 +1785,114 @@
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000007-1B83-4F9E-B2BE-4F6750E97677}"/>
               </c:ext>
             </c:extLst>
           </c:dPt>
           <c:dLbls>
             <c:dLbl>
               <c:idx val="0"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-4.9578417225476117E-2"/>
                   <c:y val="5.6455938495840474E-4"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000001-1B83-4F9E-B2BE-4F6750E97677}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="3.5933565345330092E-3"/>
                   <c:y val="3.6533134209059404E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000003-1B83-4F9E-B2BE-4F6750E97677}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="2"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-6.9082491582491742E-3"/>
                   <c:y val="-2.2078358208955224E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000005-1B83-4F9E-B2BE-4F6750E97677}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:dLbl>
               <c:idx val="3"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="3.5703423120089783E-2"/>
                   <c:y val="-4.8418739635157547E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:showLegendKey val="1"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
               <c:showPercent val="1"/>
               <c:showBubbleSize val="0"/>
               <c:extLst>
-                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}">
-[...1 lines deleted...]
-                </c:ext>
+                <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{CE6537A1-D6FC-4f65-9D91-7224C49458BB}"/>
                 <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                   <c16:uniqueId val="{00000007-1B83-4F9E-B2BE-4F6750E97677}"/>
                 </c:ext>
               </c:extLst>
             </c:dLbl>
             <c:numFmt formatCode="0.0%" sourceLinked="0"/>
             <c:spPr>
               <a:noFill/>
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:txPr>
               <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr>
                   <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                     <a:solidFill>
                       <a:schemeClr val="tx1">
                         <a:lumMod val="75000"/>
                         <a:lumOff val="25000"/>
                       </a:schemeClr>
                     </a:solidFill>
@@ -1898,60 +1933,60 @@
               <c:f>'Výdaje leden - březen'!$B$6:$B$9</c:f>
               <c:strCache>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
                   <c:v>starobní důchody</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>invalidní důchody</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>pozůstalostní důchody</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>ostatní</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Výdaje leden - březen'!$O$6:$O$9</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="4"/>
                 <c:pt idx="0">
-                  <c:v>145153.75715551001</c:v>
+                  <c:v>150378.2096117</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>16988.572690480003</c:v>
+                  <c:v>17761.499729700001</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>10367.372591089999</c:v>
+                  <c:v>10884.368994599999</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>2650.2375824899996</c:v>
+                  <c:v>3972.4491464800085</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000008-1B83-4F9E-B2BE-4F6750E97677}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="360"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -2053,51 +2088,51 @@
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.10719955022479682"/>
           <c:y val="0.32205450394600066"/>
           <c:w val="0.41323278348032322"/>
           <c:h val="0.54956918147498457"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
         <c:varyColors val="1"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>'Výdaje leden - březen'!$O$4</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>2025</c:v>
+                  <c:v>2026</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:bubble3D val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="005E1D"/>
               </a:solidFill>
               <a:ln w="19050">
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
             </c:spPr>
             <c:extLst>
               <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
                 <c16:uniqueId val="{00000001-1E05-42ED-B958-A3EAAC8762FD}"/>
               </c:ext>
@@ -2443,66 +2478,66 @@
                   <c:v>otcovská poporodní péče</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>dlouhodobé ošetřovné</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>vyrovnávací příspěvek v těhotenství a mateřství</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:extLst>
                 <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
                   <c15:fullRef>
                     <c15:sqref>'Výdaje leden - březen'!$O$11:$O$17</c15:sqref>
                   </c15:fullRef>
                 </c:ext>
               </c:extLst>
               <c:f>'Výdaje leden - březen'!$O$11:$O$16</c:f>
               <c:numCache>
                 <c:formatCode>#,##0</c:formatCode>
                 <c:ptCount val="6"/>
                 <c:pt idx="0">
-                  <c:v>9589.9415514800003</c:v>
+                  <c:v>10462.27646632</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>2417.66774016</c:v>
+                  <c:v>2449.1613062400002</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>882.81143850000001</c:v>
+                  <c:v>763.49892899999998</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>139.42505600000001</c:v>
+                  <c:v>148.30129700000001</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>65.631873999999996</c:v>
+                  <c:v>85.301085</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>1.536006</c:v>
+                  <c:v>2.1117819999999998</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{0000000C-1E05-42ED-B958-A3EAAC8762FD}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="1"/>
         </c:dLbls>
         <c:firstSliceAng val="360"/>
       </c:pieChart>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
@@ -4730,236 +4765,278 @@
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>665923</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>171449</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>658048</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>183149</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Graf 4"/>
+        <xdr:cNvPr id="5" name="Graf 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000005000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>665923</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>180974</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>658048</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>192674</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="7" name="Graf 6"/>
+        <xdr:cNvPr id="7" name="Graf 6">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000007000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>193675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>655350</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>5350</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="9" name="Graf 8"/>
+        <xdr:cNvPr id="9" name="Graf 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000009000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>655350</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="10" name="Graf 9"/>
+        <xdr:cNvPr id="10" name="Graf 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000A000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>641350</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>193674</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>633475</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>5349</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="11" name="Graf 10"/>
+        <xdr:cNvPr id="11" name="Graf 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000B000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>641350</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>633475</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="12" name="Graf 11"/>
+        <xdr:cNvPr id="12" name="Graf 11">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000C000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId6"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>165100</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6039217" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="13" name="TextovéPole 12"/>
+        <xdr:cNvPr id="13" name="TextovéPole 12">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000D000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3895725" y="3632200"/>
           <a:ext cx="6039217" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -4996,51 +5073,57 @@
             <a:rPr lang="cs-CZ" sz="1200">
               <a:solidFill>
                 <a:srgbClr val="595959"/>
               </a:solidFill>
               <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>ůchodové pojištění v časové řadě a v aktuálním období dle druhu důchodu</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>6350</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5959067" cy="278089"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
-        <xdr:cNvPr id="14" name="TextovéPole 13"/>
+        <xdr:cNvPr id="14" name="TextovéPole 13">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00000E000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3971925" y="6073775"/>
           <a:ext cx="5959067" cy="278089"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
@@ -6362,1516 +6445,1573 @@
             </a:schemeClr>
           </a:gs>
           <a:gs pos="50000">
             <a:schemeClr val="phClr">
               <a:tint val="98000"/>
               <a:satMod val="130000"/>
               <a:shade val="90000"/>
               <a:lumMod val="103000"/>
             </a:schemeClr>
           </a:gs>
           <a:gs pos="100000">
             <a:schemeClr val="phClr">
               <a:shade val="63000"/>
               <a:satMod val="120000"/>
             </a:schemeClr>
           </a:gs>
         </a:gsLst>
         <a:lin ang="5400000" scaled="0"/>
       </a:gradFill>
     </a:bgFillStyleLst>
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:P43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="B1:P43"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="3" customWidth="1"/>
     <col min="3" max="15" width="9.375" style="3" customWidth="1"/>
-    <col min="16" max="16384" width="9" style="3"/>
+    <col min="16" max="16" width="72.25" style="3" bestFit="1" customWidth="1"/>
+    <col min="17" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
+    <row r="1" spans="2:16" x14ac:dyDescent="0.2">
+      <c r="O1" s="25"/>
+      <c r="P1" s="24"/>
+    </row>
     <row r="2" spans="2:16" x14ac:dyDescent="0.2">
       <c r="B2" s="1" t="s">
         <v>16</v>
       </c>
+      <c r="P2" s="24"/>
     </row>
     <row r="3" spans="2:16" x14ac:dyDescent="0.2">
-      <c r="D3" s="17"/>
+      <c r="D3" s="13"/>
       <c r="O3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="2:16" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="18"/>
-[...3 lines deleted...]
-      <c r="D4" s="9">
+      <c r="B4" s="14"/>
+      <c r="C4" s="5">
         <v>2014</v>
       </c>
-      <c r="E4" s="9">
+      <c r="D4" s="5">
         <v>2015</v>
       </c>
-      <c r="F4" s="9">
+      <c r="E4" s="5">
         <v>2016</v>
       </c>
-      <c r="G4" s="9">
+      <c r="F4" s="5">
         <v>2017</v>
       </c>
-      <c r="H4" s="9">
+      <c r="G4" s="5">
         <v>2018</v>
       </c>
-      <c r="I4" s="9">
+      <c r="H4" s="5">
         <v>2019</v>
       </c>
-      <c r="J4" s="9">
+      <c r="I4" s="5">
         <v>2020</v>
       </c>
-      <c r="K4" s="9">
+      <c r="J4" s="5">
         <v>2021</v>
       </c>
-      <c r="L4" s="9">
+      <c r="K4" s="5">
         <v>2022</v>
       </c>
-      <c r="M4" s="9">
+      <c r="L4" s="5">
         <v>2023</v>
       </c>
-      <c r="N4" s="9">
+      <c r="M4" s="5">
         <v>2024</v>
       </c>
-      <c r="O4" s="9">
+      <c r="N4" s="5">
         <v>2025</v>
       </c>
+      <c r="O4" s="5">
+        <v>2026</v>
+      </c>
+      <c r="P4" s="19"/>
     </row>
     <row r="5" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="11">
-[...4 lines deleted...]
-        <f t="shared" ref="D5:O5" si="0">SUM(D6:D9)</f>
+      <c r="C5" s="7">
+        <f t="shared" ref="C5:O5" si="0">SUM(C6:C9)</f>
         <v>86640.568381400008</v>
       </c>
-      <c r="E5" s="11">
+      <c r="D5" s="7">
         <f t="shared" si="0"/>
         <v>89793.961952570011</v>
       </c>
-      <c r="F5" s="11">
+      <c r="E5" s="7">
         <f t="shared" si="0"/>
         <v>96095.608705389997</v>
       </c>
-      <c r="G5" s="11">
+      <c r="F5" s="7">
         <f t="shared" si="0"/>
         <v>101251.11343305999</v>
       </c>
-      <c r="H5" s="11">
+      <c r="G5" s="7">
         <f t="shared" si="0"/>
         <v>106196.27637239</v>
       </c>
-      <c r="I5" s="11">
+      <c r="H5" s="7">
         <f t="shared" si="0"/>
         <v>113730.18078033</v>
       </c>
-      <c r="J5" s="11">
+      <c r="I5" s="7">
         <f t="shared" si="0"/>
         <v>123140.81166719001</v>
       </c>
-      <c r="K5" s="11">
+      <c r="J5" s="7">
         <f t="shared" si="0"/>
         <v>131489.02340892999</v>
       </c>
-      <c r="L5" s="11">
+      <c r="K5" s="7">
         <f t="shared" si="0"/>
         <v>138761.97584920001</v>
       </c>
-      <c r="M5" s="11">
+      <c r="L5" s="7">
         <f t="shared" si="0"/>
         <v>167632.03219644001</v>
       </c>
-      <c r="N5" s="11">
+      <c r="M5" s="7">
         <f t="shared" si="0"/>
         <v>176678.49366494</v>
       </c>
-      <c r="O5" s="11">
+      <c r="N5" s="7">
+        <f>SUM(N6:N9)</f>
+        <v>175159.94001957003</v>
+      </c>
+      <c r="O5" s="7">
         <f t="shared" si="0"/>
-        <v>175159.94001957003</v>
-[...1 lines deleted...]
-      <c r="P5" s="7"/>
+        <v>182996.52748248001</v>
+      </c>
+      <c r="P5" s="20"/>
     </row>
     <row r="6" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="13">
-[...2 lines deleted...]
-      <c r="D6" s="13">
+      <c r="C6" s="9">
         <v>69534.95337874</v>
       </c>
-      <c r="E6" s="13">
+      <c r="D6" s="9">
         <v>71871.176204670002</v>
       </c>
-      <c r="F6" s="13">
+      <c r="E6" s="9">
         <v>74695.429362609997</v>
       </c>
-      <c r="G6" s="13">
+      <c r="F6" s="9">
         <v>82348.314279649989</v>
       </c>
-      <c r="H6" s="13">
+      <c r="G6" s="9">
         <v>86831.305286310002</v>
       </c>
-      <c r="I6" s="13">
+      <c r="H6" s="9">
         <v>93998.372138120001</v>
       </c>
-      <c r="J6" s="19">
+      <c r="I6" s="15">
         <v>100654.91919488</v>
       </c>
-      <c r="K6" s="13">
+      <c r="J6" s="9">
         <v>106176.8999222</v>
       </c>
-      <c r="L6" s="13">
+      <c r="K6" s="9">
         <v>113965.07515775001</v>
       </c>
-      <c r="M6" s="13">
+      <c r="L6" s="9">
         <v>137310.58810096001</v>
       </c>
-      <c r="N6" s="13">
+      <c r="M6" s="9">
         <v>145918.89576588001</v>
       </c>
-      <c r="O6" s="13">
+      <c r="N6" s="9">
         <v>145153.75715551001</v>
       </c>
-      <c r="P6" s="8"/>
+      <c r="O6" s="9">
+        <v>150378.2096117</v>
+      </c>
+      <c r="P6" s="20"/>
     </row>
     <row r="7" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="13">
-[...2 lines deleted...]
-      <c r="D7" s="13">
+      <c r="C7" s="9">
         <v>10166.19970877</v>
       </c>
-      <c r="E7" s="13">
+      <c r="D7" s="9">
         <v>10176.122277479999</v>
       </c>
-      <c r="F7" s="13">
+      <c r="E7" s="9">
         <v>10182.095162330001</v>
       </c>
-      <c r="G7" s="13">
+      <c r="F7" s="9">
         <v>10827.48967739</v>
       </c>
-      <c r="H7" s="13">
+      <c r="G7" s="9">
         <v>11162.90837988</v>
       </c>
-      <c r="I7" s="13">
+      <c r="H7" s="9">
         <v>11932.48261191</v>
       </c>
-      <c r="J7" s="19">
+      <c r="I7" s="15">
         <v>12501.885829079998</v>
       </c>
-      <c r="K7" s="13">
+      <c r="J7" s="9">
         <v>12908.647410060001</v>
       </c>
-      <c r="L7" s="13">
+      <c r="K7" s="9">
         <v>14094.042006470001</v>
       </c>
-      <c r="M7" s="13">
+      <c r="L7" s="9">
         <v>15952.723573349998</v>
       </c>
-      <c r="N7" s="13">
+      <c r="M7" s="9">
         <v>16959.588625829998</v>
       </c>
-      <c r="O7" s="13">
+      <c r="N7" s="9">
         <v>16988.572690480003</v>
       </c>
-      <c r="P7" s="8"/>
+      <c r="O7" s="9">
+        <v>17761.499729700001</v>
+      </c>
+      <c r="P7" s="20"/>
     </row>
     <row r="8" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="13">
-[...2 lines deleted...]
-      <c r="D8" s="13">
+      <c r="C8" s="9">
         <v>6099.4489316299996</v>
       </c>
-      <c r="E8" s="13">
+      <c r="D8" s="9">
         <v>6132.9427062900004</v>
       </c>
-      <c r="F8" s="13">
+      <c r="E8" s="9">
         <v>6231.5472251299989</v>
       </c>
-      <c r="G8" s="13">
+      <c r="F8" s="9">
         <v>6706.6606505199998</v>
       </c>
-      <c r="H8" s="13">
+      <c r="G8" s="9">
         <v>6883.8383156800001</v>
       </c>
-      <c r="I8" s="13">
+      <c r="H8" s="9">
         <v>7166.4653470900003</v>
       </c>
-      <c r="J8" s="19">
+      <c r="I8" s="15">
         <v>7445.7083022299994</v>
       </c>
-      <c r="K8" s="13">
+      <c r="J8" s="9">
         <v>7878.9927028299999</v>
       </c>
-      <c r="L8" s="13">
+      <c r="K8" s="9">
         <v>8528.7603878900009</v>
       </c>
-      <c r="M8" s="13">
+      <c r="L8" s="9">
         <v>9898.3548073500006</v>
       </c>
-      <c r="N8" s="13">
+      <c r="M8" s="9">
         <v>10616.638956840001</v>
       </c>
-      <c r="O8" s="13">
+      <c r="N8" s="9">
         <v>10367.372591089999</v>
       </c>
-      <c r="P8" s="8"/>
+      <c r="O8" s="9">
+        <v>10884.368994599999</v>
+      </c>
+      <c r="P8" s="21"/>
     </row>
     <row r="9" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="13">
-[...2 lines deleted...]
-      <c r="D9" s="13">
+      <c r="C9" s="9">
         <v>839.96636225999998</v>
       </c>
-      <c r="E9" s="13">
+      <c r="D9" s="9">
         <v>1613.7207641300001</v>
       </c>
-      <c r="F9" s="13">
+      <c r="E9" s="9">
         <v>4986.5369553199998</v>
       </c>
-      <c r="G9" s="13">
+      <c r="F9" s="9">
         <v>1368.6488254999999</v>
       </c>
-      <c r="H9" s="13">
+      <c r="G9" s="9">
         <v>1318.22439052</v>
       </c>
-      <c r="I9" s="13">
+      <c r="H9" s="9">
         <v>632.86068321000005</v>
       </c>
-      <c r="J9" s="19">
+      <c r="I9" s="15">
         <v>2538.2983410000002</v>
       </c>
-      <c r="K9" s="13">
+      <c r="J9" s="9">
         <v>4524.4833738400002</v>
       </c>
-      <c r="L9" s="13">
+      <c r="K9" s="9">
         <v>2174.0982970899995</v>
       </c>
-      <c r="M9" s="13">
+      <c r="L9" s="9">
         <v>4470.3657147799995</v>
       </c>
-      <c r="N9" s="13">
+      <c r="M9" s="9">
         <v>3183.37031639</v>
       </c>
-      <c r="O9" s="13">
-[...2 lines deleted...]
-      <c r="P9" s="8"/>
+      <c r="N9" s="9">
+        <v>2650.23758249</v>
+      </c>
+      <c r="O9" s="9">
+        <v>3972.4491464800085</v>
+      </c>
+      <c r="P9" s="23"/>
     </row>
     <row r="10" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="10" t="s">
+      <c r="B10" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="11">
+      <c r="C10" s="7">
         <f t="shared" ref="C10:O10" si="1">SUM(C11:C17)</f>
-        <v>5247.4852204200006</v>
-[...2 lines deleted...]
-        <f t="shared" si="1"/>
         <v>5418.0817692300006</v>
       </c>
-      <c r="E10" s="11">
+      <c r="D10" s="7">
         <f t="shared" si="1"/>
         <v>6159.9155290399995</v>
       </c>
-      <c r="F10" s="11">
+      <c r="E10" s="7">
         <f t="shared" si="1"/>
         <v>6614.5828538300011</v>
       </c>
-      <c r="G10" s="11">
+      <c r="F10" s="7">
         <f t="shared" si="1"/>
         <v>7402.5642738400002</v>
       </c>
-      <c r="H10" s="11">
+      <c r="G10" s="7">
         <f t="shared" si="1"/>
         <v>8217.0340161020085</v>
       </c>
-      <c r="I10" s="11">
+      <c r="H10" s="7">
         <f t="shared" si="1"/>
         <v>9843.9367042800004</v>
       </c>
-      <c r="J10" s="11">
+      <c r="I10" s="7">
         <f t="shared" si="1"/>
         <v>10871.951855330002</v>
       </c>
-      <c r="K10" s="11">
+      <c r="J10" s="7">
         <f t="shared" si="1"/>
         <v>13202.206329669998</v>
       </c>
-      <c r="L10" s="11">
+      <c r="K10" s="7">
         <f t="shared" si="1"/>
         <v>13232.504265810001</v>
       </c>
-      <c r="M10" s="11">
+      <c r="L10" s="7">
         <f t="shared" si="1"/>
         <v>12495.71815316</v>
       </c>
-      <c r="N10" s="11">
+      <c r="M10" s="7">
         <f t="shared" si="1"/>
         <v>12653.997333789999</v>
       </c>
-      <c r="O10" s="11">
-        <f t="shared" si="1"/>
+      <c r="N10" s="7">
+        <f>SUM(N11:N17)</f>
         <v>13096.759034310004</v>
       </c>
-      <c r="P10" s="8"/>
+      <c r="O10" s="7">
+        <f>SUM(O11:O17)</f>
+        <v>13910.444994559997</v>
+      </c>
+      <c r="P10" s="20"/>
     </row>
     <row r="11" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="13">
-[...2 lines deleted...]
-      <c r="D11" s="13">
+      <c r="C11" s="9">
         <v>3436.9482636299999</v>
       </c>
-      <c r="E11" s="13">
+      <c r="D11" s="9">
         <v>4004.3817327399997</v>
       </c>
-      <c r="F11" s="13">
+      <c r="E11" s="9">
         <v>4338.3571396300003</v>
       </c>
-      <c r="G11" s="13">
+      <c r="F11" s="9">
         <v>4884.6335147299997</v>
       </c>
-      <c r="H11" s="13">
+      <c r="G11" s="9">
         <v>5449.7803041000006</v>
       </c>
-      <c r="I11" s="13">
+      <c r="H11" s="9">
         <v>6815.6137154800008</v>
       </c>
-      <c r="J11" s="13">
+      <c r="I11" s="9">
         <v>7602.8115698000001</v>
       </c>
-      <c r="K11" s="13">
+      <c r="J11" s="9">
         <v>9278.8768140899974</v>
       </c>
-      <c r="L11" s="13">
+      <c r="K11" s="9">
         <v>9145.4034097800013</v>
       </c>
-      <c r="M11" s="13">
+      <c r="L11" s="9">
         <v>8816.7988532099989</v>
       </c>
-      <c r="N11" s="13">
+      <c r="M11" s="9">
         <v>9114.7342480799998</v>
       </c>
-      <c r="O11" s="13">
+      <c r="N11" s="9">
         <v>9589.9415514800003</v>
       </c>
-      <c r="P11" s="8"/>
+      <c r="O11" s="9">
+        <v>10462.27646632</v>
+      </c>
+      <c r="P11" s="20"/>
     </row>
     <row r="12" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="12" t="s">
+      <c r="B12" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="13">
-[...2 lines deleted...]
-      <c r="D12" s="13">
+      <c r="C12" s="9">
         <v>1748.23911398</v>
       </c>
-      <c r="E12" s="13">
+      <c r="D12" s="9">
         <v>1804.8031292999999</v>
       </c>
-      <c r="F12" s="13">
+      <c r="E12" s="9">
         <v>1928.3734302</v>
       </c>
-      <c r="G12" s="13">
+      <c r="F12" s="9">
         <v>2022.59356611</v>
       </c>
-      <c r="H12" s="13">
+      <c r="G12" s="9">
         <v>2209.5387405199999</v>
       </c>
-      <c r="I12" s="13">
+      <c r="H12" s="9">
         <v>2376.19360177</v>
       </c>
-      <c r="J12" s="13">
+      <c r="I12" s="9">
         <v>2542.57621053</v>
       </c>
-      <c r="K12" s="13">
+      <c r="J12" s="9">
         <v>2664.0059845800001</v>
       </c>
-      <c r="L12" s="13">
+      <c r="K12" s="9">
         <v>2806.0686985500001</v>
       </c>
-      <c r="M12" s="13">
+      <c r="L12" s="9">
         <v>2602.1566369499997</v>
       </c>
-      <c r="N12" s="13">
+      <c r="M12" s="9">
         <v>2521.3763822399997</v>
       </c>
-      <c r="O12" s="13">
+      <c r="N12" s="9">
         <v>2417.66774016</v>
       </c>
-      <c r="P12" s="8"/>
+      <c r="O12" s="9">
+        <v>2449.1613062400002</v>
+      </c>
+      <c r="P12" s="20"/>
     </row>
     <row r="13" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="C13" s="13">
-[...2 lines deleted...]
-      <c r="D13" s="13">
+      <c r="C13" s="9">
         <v>231.02247462</v>
       </c>
-      <c r="E13" s="13">
+      <c r="D13" s="9">
         <v>348.78475300000002</v>
       </c>
-      <c r="F13" s="13">
+      <c r="E13" s="9">
         <v>345.56911500000001</v>
       </c>
-      <c r="G13" s="13">
+      <c r="F13" s="9">
         <v>493.47024900000002</v>
       </c>
-      <c r="H13" s="13">
+      <c r="G13" s="9">
         <v>529.45182799999998</v>
       </c>
-      <c r="I13" s="13">
+      <c r="H13" s="9">
         <v>564.388915</v>
       </c>
-      <c r="J13" s="13">
+      <c r="I13" s="9">
         <v>624.59132899999997</v>
       </c>
-      <c r="K13" s="13">
+      <c r="J13" s="9">
         <v>1152.3879690000001</v>
       </c>
-      <c r="L13" s="13">
+      <c r="K13" s="9">
         <v>1098.65843475</v>
       </c>
-      <c r="M13" s="13">
+      <c r="L13" s="9">
         <v>876.14646300000004</v>
       </c>
-      <c r="N13" s="13">
+      <c r="M13" s="9">
         <v>815.23359547000007</v>
       </c>
-      <c r="O13" s="13">
+      <c r="N13" s="9">
         <v>882.81143850000001</v>
       </c>
-      <c r="P13" s="8"/>
+      <c r="O13" s="9">
+        <v>763.49892899999998</v>
+      </c>
+      <c r="P13" s="20"/>
     </row>
     <row r="14" spans="2:16" x14ac:dyDescent="0.2">
-      <c r="B14" s="12" t="s">
+      <c r="B14" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="14" t="s">
+      <c r="C14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="D14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="14" t="s">
+      <c r="E14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F14" s="14" t="s">
+      <c r="F14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G14" s="14" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="14">
+      <c r="G14" s="10">
         <v>26.257051000000001</v>
       </c>
-      <c r="I14" s="13">
+      <c r="H14" s="9">
         <v>60.421388999999998</v>
       </c>
-      <c r="J14" s="13">
+      <c r="I14" s="9">
         <v>66.930152000000007</v>
       </c>
-      <c r="K14" s="13">
+      <c r="J14" s="9">
         <v>67.066917000000004</v>
       </c>
-      <c r="L14" s="13">
+      <c r="K14" s="9">
         <v>132.96495200000001</v>
       </c>
-      <c r="M14" s="13">
+      <c r="L14" s="9">
         <v>142.11667600000001</v>
       </c>
-      <c r="N14" s="13">
+      <c r="M14" s="9">
         <v>138.655249</v>
       </c>
-      <c r="O14" s="13">
+      <c r="N14" s="9">
         <v>139.42505600000001</v>
       </c>
-      <c r="P14" s="5"/>
+      <c r="O14" s="9">
+        <v>148.30129700000001</v>
+      </c>
+      <c r="P14" s="20"/>
     </row>
     <row r="15" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="C15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="14" t="s">
+      <c r="D15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E15" s="14" t="s">
+      <c r="E15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="14" t="s">
+      <c r="F15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G15" s="14" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="14">
+      <c r="G15" s="10">
         <v>2.0079999999999997E-9</v>
       </c>
-      <c r="I15" s="13">
+      <c r="H15" s="9">
         <v>25.445609000000001</v>
       </c>
-      <c r="J15" s="13">
+      <c r="I15" s="9">
         <v>32.910760000000003</v>
       </c>
-      <c r="K15" s="13">
+      <c r="J15" s="9">
         <v>38.806320999999997</v>
       </c>
-      <c r="L15" s="13">
+      <c r="K15" s="9">
         <v>47.593519000000001</v>
       </c>
-      <c r="M15" s="13">
+      <c r="L15" s="9">
         <v>56.776345999999997</v>
       </c>
-      <c r="N15" s="13">
+      <c r="M15" s="9">
         <v>62.586647999999997</v>
       </c>
-      <c r="O15" s="13">
+      <c r="N15" s="9">
         <v>65.631873999999996</v>
       </c>
-      <c r="P15" s="5"/>
+      <c r="O15" s="9">
+        <v>85.301085</v>
+      </c>
+      <c r="P15" s="20"/>
     </row>
     <row r="16" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="20" t="s">
+      <c r="B16" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="13">
-[...2 lines deleted...]
-      <c r="D16" s="13">
+      <c r="C16" s="9">
         <v>1.8719170000000001</v>
       </c>
-      <c r="E16" s="13">
+      <c r="D16" s="9">
         <v>1.9594579999999999</v>
       </c>
-      <c r="F16" s="13">
+      <c r="E16" s="9">
         <v>2.292395</v>
       </c>
-      <c r="G16" s="13">
+      <c r="F16" s="9">
         <v>1.8669439999999999</v>
       </c>
-      <c r="H16" s="13">
+      <c r="G16" s="9">
         <v>2.0102820000000001</v>
       </c>
-      <c r="I16" s="13">
+      <c r="H16" s="9">
         <v>1.9356</v>
       </c>
-      <c r="J16" s="13">
+      <c r="I16" s="9">
         <v>2.1596839999999999</v>
       </c>
-      <c r="K16" s="13">
+      <c r="J16" s="9">
         <v>1.1690670000000001</v>
       </c>
-      <c r="L16" s="13">
+      <c r="K16" s="9">
         <v>1.8749849999999999</v>
       </c>
-      <c r="M16" s="13">
+      <c r="L16" s="9">
         <v>1.8965000000000001</v>
       </c>
-      <c r="N16" s="13">
+      <c r="M16" s="9">
         <v>1.4933879999999999</v>
       </c>
-      <c r="O16" s="13">
+      <c r="N16" s="9">
         <v>1.536006</v>
       </c>
-      <c r="P16" s="8"/>
+      <c r="O16" s="9">
+        <v>2.1117819999999998</v>
+      </c>
+      <c r="P16" s="20"/>
     </row>
     <row r="17" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="12" t="s">
+      <c r="B17" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="14">
-[...2 lines deleted...]
-      <c r="D17" s="14">
+      <c r="C17" s="10">
         <v>0</v>
       </c>
-      <c r="E17" s="14">
+      <c r="D17" s="10">
         <v>-1.3544E-2</v>
       </c>
-      <c r="F17" s="14">
+      <c r="E17" s="10">
         <v>-9.2259999999999998E-3</v>
       </c>
-      <c r="G17" s="14">
+      <c r="F17" s="10">
         <v>0</v>
       </c>
-      <c r="H17" s="14">
+      <c r="G17" s="10">
         <v>-4.1895200000000004E-3</v>
       </c>
-      <c r="I17" s="13">
+      <c r="H17" s="9">
         <v>-6.2125970000000003E-2</v>
       </c>
-      <c r="J17" s="13">
+      <c r="I17" s="9">
         <v>-2.785E-2</v>
       </c>
-      <c r="K17" s="13">
+      <c r="J17" s="9">
         <v>-0.106743</v>
       </c>
-      <c r="L17" s="13">
+      <c r="K17" s="9">
         <v>-5.9733269999999998E-2</v>
       </c>
-      <c r="M17" s="13">
+      <c r="L17" s="9">
         <v>-0.173322</v>
       </c>
-      <c r="N17" s="13">
+      <c r="M17" s="9">
         <v>-8.2177E-2</v>
       </c>
-      <c r="O17" s="13">
+      <c r="N17" s="9">
         <v>-0.25463183</v>
       </c>
-      <c r="P17" s="5"/>
+      <c r="O17" s="9">
+        <v>-0.205871</v>
+      </c>
+      <c r="P17" s="20"/>
     </row>
     <row r="18" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="15" t="s">
+      <c r="B18" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="12">
         <f t="shared" ref="C18:O18" si="2">C5+C10</f>
-        <v>93977.879372859999</v>
-[...2 lines deleted...]
-        <f t="shared" si="2"/>
         <v>92058.650150630012</v>
       </c>
-      <c r="E18" s="16">
+      <c r="D18" s="12">
         <f t="shared" si="2"/>
         <v>95953.877481610005</v>
       </c>
-      <c r="F18" s="16">
+      <c r="E18" s="12">
         <f t="shared" si="2"/>
         <v>102710.19155921999</v>
       </c>
-      <c r="G18" s="16">
+      <c r="F18" s="12">
         <f t="shared" si="2"/>
         <v>108653.67770689999</v>
       </c>
-      <c r="H18" s="16">
+      <c r="G18" s="12">
         <f t="shared" si="2"/>
         <v>114413.31038849201</v>
       </c>
-      <c r="I18" s="16">
+      <c r="H18" s="12">
         <f t="shared" si="2"/>
         <v>123574.11748461</v>
       </c>
-      <c r="J18" s="16">
+      <c r="I18" s="12">
         <f t="shared" si="2"/>
         <v>134012.76352252002</v>
       </c>
-      <c r="K18" s="16">
+      <c r="J18" s="12">
         <f t="shared" si="2"/>
         <v>144691.2297386</v>
       </c>
-      <c r="L18" s="16">
+      <c r="K18" s="12">
         <f t="shared" si="2"/>
         <v>151994.48011501002</v>
       </c>
-      <c r="M18" s="16">
+      <c r="L18" s="12">
         <f t="shared" si="2"/>
         <v>180127.75034960001</v>
       </c>
-      <c r="N18" s="16">
+      <c r="M18" s="12">
         <f t="shared" si="2"/>
         <v>189332.49099873001</v>
       </c>
-      <c r="O18" s="16">
+      <c r="N18" s="12">
         <f t="shared" si="2"/>
         <v>188256.69905388003</v>
       </c>
+      <c r="O18" s="12">
+        <f t="shared" si="2"/>
+        <v>196906.97247704002</v>
+      </c>
+      <c r="P18" s="26"/>
     </row>
     <row r="19" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="22" t="s">
+      <c r="B19" s="18" t="s">
         <v>17</v>
       </c>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
+      <c r="P19" s="27"/>
     </row>
     <row r="20" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="H20" s="21"/>
+      <c r="H20" s="17"/>
+      <c r="P20" s="22"/>
     </row>
     <row r="21" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="H21" s="21"/>
+      <c r="H21" s="17"/>
+      <c r="P21" s="22"/>
     </row>
     <row r="22" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="4"/>
       <c r="C22" s="4"/>
       <c r="D22" s="4"/>
       <c r="E22" s="4"/>
       <c r="F22" s="4"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4"/>
       <c r="I22" s="4"/>
       <c r="J22" s="4"/>
       <c r="K22" s="4"/>
       <c r="L22" s="4"/>
       <c r="M22" s="4"/>
       <c r="N22" s="4"/>
       <c r="O22" s="4"/>
+      <c r="P22" s="28"/>
     </row>
-    <row r="23" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...14 lines deleted...]
-    </row>
+    <row r="23" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="2:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" spans="2:2" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2598425196850394" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <firstHeader>&amp;L&amp;G</firstHeader>
   </headerFooter>
-  <drawing r:id="rId2"/>
-  <legacyDrawingHF r:id="rId3"/>
+  <customProperties>
+    <customPr name="_pios_id" r:id="rId2"/>
+  </customProperties>
+  <drawing r:id="rId3"/>
+  <legacyDrawingHF r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:O19"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="L14" sqref="L14"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.5" style="3" customWidth="1"/>
     <col min="2" max="2" width="38.75" style="3" customWidth="1"/>
     <col min="3" max="15" width="9.375" style="3" customWidth="1"/>
     <col min="16" max="16384" width="9" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:15" x14ac:dyDescent="0.2">
       <c r="B2" s="1" t="str">
         <f>'Výdaje leden - březen'!B2</f>
         <v>Výdaje na sociální zabezpečení - leden až březen</v>
       </c>
     </row>
     <row r="3" spans="2:15" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
-      <c r="D3" s="17"/>
+      <c r="D3" s="13"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="2"/>
-      <c r="L3" s="2" t="s">
+      <c r="L3" s="2"/>
+      <c r="M3" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
     </row>
-    <row r="4" spans="2:15" s="6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="C4" s="9">
+    <row r="4" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="14"/>
+      <c r="C4" s="5">
         <v>2003</v>
       </c>
-      <c r="D4" s="9">
+      <c r="D4" s="5">
         <v>2004</v>
       </c>
-      <c r="E4" s="9">
+      <c r="E4" s="5">
         <v>2005</v>
       </c>
-      <c r="F4" s="9">
+      <c r="F4" s="5">
         <v>2006</v>
       </c>
-      <c r="G4" s="9">
+      <c r="G4" s="5">
         <v>2007</v>
       </c>
-      <c r="H4" s="9">
+      <c r="H4" s="5">
         <v>2008</v>
       </c>
-      <c r="I4" s="9">
+      <c r="I4" s="5">
         <v>2009</v>
       </c>
-      <c r="J4" s="9">
+      <c r="J4" s="5">
         <v>2010</v>
       </c>
-      <c r="K4" s="9">
+      <c r="K4" s="5">
         <v>2011</v>
       </c>
-      <c r="L4" s="9">
+      <c r="L4" s="5">
         <v>2012</v>
       </c>
-      <c r="M4" s="4"/>
+      <c r="M4" s="5">
+        <v>2013</v>
+      </c>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
     </row>
     <row r="5" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="11">
+      <c r="C5" s="7">
         <f>SUM(C6:C9)</f>
         <v>55681.140321520004</v>
       </c>
-      <c r="D5" s="11">
+      <c r="D5" s="7">
         <f t="shared" ref="D5:L5" si="0">SUM(D6:D9)</f>
         <v>55365.292263770003</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5" s="7">
         <f t="shared" si="0"/>
         <v>61869.224526000005</v>
       </c>
-      <c r="F5" s="11">
+      <c r="F5" s="7">
         <f t="shared" si="0"/>
         <v>69819.558649209997</v>
       </c>
-      <c r="G5" s="11">
+      <c r="G5" s="7">
         <f t="shared" si="0"/>
         <v>70005.000406210005</v>
       </c>
-      <c r="H5" s="11">
+      <c r="H5" s="7">
         <f t="shared" si="0"/>
         <v>73168.789257569995</v>
       </c>
-      <c r="I5" s="11">
+      <c r="I5" s="7">
         <f t="shared" si="0"/>
         <v>80449.637816309987</v>
       </c>
-      <c r="J5" s="11">
+      <c r="J5" s="7">
         <f t="shared" si="0"/>
         <v>84082.138144359982</v>
       </c>
-      <c r="K5" s="11">
+      <c r="K5" s="7">
         <f t="shared" si="0"/>
         <v>89532.174077320014</v>
       </c>
-      <c r="L5" s="11">
+      <c r="L5" s="7">
         <f t="shared" si="0"/>
         <v>92805.235405320011</v>
       </c>
-      <c r="M5" s="6"/>
-[...1 lines deleted...]
-      <c r="O5" s="6"/>
+      <c r="M5" s="7">
+        <f t="shared" ref="M5" si="1">SUM(M6:M9)</f>
+        <v>88730.39415244</v>
+      </c>
     </row>
     <row r="6" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="13">
+      <c r="C6" s="9">
         <v>36881.306771330004</v>
       </c>
-      <c r="D6" s="13">
+      <c r="D6" s="9">
         <v>36785.499096040003</v>
       </c>
-      <c r="E6" s="13">
+      <c r="E6" s="9">
         <v>41294.777150800001</v>
       </c>
-      <c r="F6" s="13">
+      <c r="F6" s="9">
         <v>46722.51535586</v>
       </c>
-      <c r="G6" s="13">
+      <c r="G6" s="9">
         <v>45612.525283720002</v>
       </c>
-      <c r="H6" s="13">
+      <c r="H6" s="9">
         <v>49250.126602870005</v>
       </c>
-      <c r="I6" s="13">
+      <c r="I6" s="9">
         <v>56317.617797790001</v>
       </c>
-      <c r="J6" s="19">
+      <c r="J6" s="15">
         <v>62814.095063379995</v>
       </c>
-      <c r="K6" s="13">
+      <c r="K6" s="9">
         <v>68852.890602970001</v>
       </c>
-      <c r="L6" s="13">
+      <c r="L6" s="9">
         <v>72738.362780410011</v>
+      </c>
+      <c r="M6" s="9">
+        <v>70040.117415990011</v>
       </c>
     </row>
     <row r="7" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="12" t="s">
+      <c r="B7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="13">
+      <c r="C7" s="9">
         <v>9597.9159104800001</v>
       </c>
-      <c r="D7" s="13">
+      <c r="D7" s="9">
         <v>9611.3459894400003</v>
       </c>
-      <c r="E7" s="13">
+      <c r="E7" s="9">
         <v>10715.723469250001</v>
       </c>
-      <c r="F7" s="13">
+      <c r="F7" s="9">
         <v>12274.190352420001</v>
       </c>
-      <c r="G7" s="13">
+      <c r="G7" s="9">
         <v>13123.13501143</v>
       </c>
-      <c r="H7" s="13">
+      <c r="H7" s="9">
         <v>13834.92517654</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="9">
         <v>15121.177338369998</v>
       </c>
-      <c r="J7" s="19">
+      <c r="J7" s="15">
         <v>11354.422870569999</v>
       </c>
-      <c r="K7" s="13">
+      <c r="K7" s="9">
         <v>11890.383511210001</v>
       </c>
-      <c r="L7" s="13">
+      <c r="L7" s="9">
         <v>11351.48985659</v>
+      </c>
+      <c r="M7" s="9">
+        <v>10432.363790649999</v>
       </c>
     </row>
     <row r="8" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="12" t="s">
+      <c r="B8" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="13">
+      <c r="C8" s="9">
         <v>5057.8424480900003</v>
       </c>
-      <c r="D8" s="13">
+      <c r="D8" s="9">
         <v>4894.8717627599999</v>
       </c>
-      <c r="E8" s="13">
+      <c r="E8" s="9">
         <v>5282.1780618299999</v>
       </c>
-      <c r="F8" s="13">
+      <c r="F8" s="9">
         <v>5926.9235209799999</v>
       </c>
-      <c r="G8" s="13">
+      <c r="G8" s="9">
         <v>6206.1963399400001</v>
       </c>
-      <c r="H8" s="13">
+      <c r="H8" s="9">
         <v>6378.2366683999999</v>
       </c>
-      <c r="I8" s="13">
+      <c r="I8" s="9">
         <v>6720.3887223399997</v>
       </c>
-      <c r="J8" s="19">
+      <c r="J8" s="15">
         <v>6305.5850453099993</v>
       </c>
-      <c r="K8" s="13">
+      <c r="K8" s="9">
         <v>6692.3627888600004</v>
       </c>
-      <c r="L8" s="13">
+      <c r="L8" s="9">
         <v>6714.76014897</v>
+      </c>
+      <c r="M8" s="9">
+        <v>6357.9914111299995</v>
       </c>
     </row>
     <row r="9" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="12" t="s">
+      <c r="B9" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="13">
+      <c r="C9" s="9">
         <v>4144.0751916199997</v>
       </c>
-      <c r="D9" s="13">
+      <c r="D9" s="9">
         <v>4073.5754155299996</v>
       </c>
-      <c r="E9" s="13">
+      <c r="E9" s="9">
         <v>4576.5458441199999</v>
       </c>
-      <c r="F9" s="13">
+      <c r="F9" s="9">
         <v>4895.92941995</v>
       </c>
-      <c r="G9" s="13">
+      <c r="G9" s="9">
         <v>5063.1437711199997</v>
       </c>
-      <c r="H9" s="13">
+      <c r="H9" s="9">
         <v>3705.5008097600003</v>
       </c>
-      <c r="I9" s="13">
+      <c r="I9" s="9">
         <v>2290.4539578099998</v>
       </c>
-      <c r="J9" s="19">
+      <c r="J9" s="15">
         <v>3608.0351651000001</v>
       </c>
-      <c r="K9" s="13">
+      <c r="K9" s="9">
         <v>2096.5371742799998</v>
       </c>
-      <c r="L9" s="13">
+      <c r="L9" s="9">
         <v>2000.6226193499999</v>
+      </c>
+      <c r="M9" s="9">
+        <v>1899.92153467</v>
       </c>
     </row>
     <row r="10" spans="2:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="10" t="s">
+      <c r="B10" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="11">
-        <f t="shared" ref="C10:L10" si="1">SUM(C11:C17)</f>
+      <c r="C10" s="7">
+        <f t="shared" ref="C10:L10" si="2">SUM(C11:C17)</f>
         <v>9638.1019460000007</v>
       </c>
-      <c r="D10" s="11">
-        <f t="shared" si="1"/>
+      <c r="D10" s="7">
+        <f t="shared" si="2"/>
         <v>8524.3638780000001</v>
       </c>
-      <c r="E10" s="11">
-        <f t="shared" si="1"/>
+      <c r="E10" s="7">
+        <f t="shared" si="2"/>
         <v>8606.5087486600005</v>
       </c>
-      <c r="F10" s="11">
-        <f t="shared" si="1"/>
+      <c r="F10" s="7">
+        <f t="shared" si="2"/>
         <v>9278.8987209999977</v>
       </c>
-      <c r="G10" s="11">
-        <f t="shared" si="1"/>
+      <c r="G10" s="7">
+        <f t="shared" si="2"/>
         <v>9558.9298230000004</v>
       </c>
-      <c r="H10" s="11">
-        <f t="shared" si="1"/>
+      <c r="H10" s="7">
+        <f t="shared" si="2"/>
         <v>9040.9133869999987</v>
       </c>
-      <c r="I10" s="11">
-        <f t="shared" si="1"/>
+      <c r="I10" s="7">
+        <f t="shared" si="2"/>
         <v>7245.7895640000006</v>
       </c>
-      <c r="J10" s="11">
-        <f t="shared" si="1"/>
+      <c r="J10" s="7">
+        <f t="shared" si="2"/>
         <v>6020.8370192700004</v>
       </c>
-      <c r="K10" s="11">
-        <f t="shared" si="1"/>
+      <c r="K10" s="7">
+        <f t="shared" si="2"/>
         <v>6046.4352470300009</v>
       </c>
-      <c r="L10" s="11">
-        <f t="shared" si="1"/>
+      <c r="L10" s="7">
+        <f t="shared" si="2"/>
         <v>5149.4730266599991</v>
+      </c>
+      <c r="M10" s="7">
+        <f t="shared" ref="M10" si="3">SUM(M11:M17)</f>
+        <v>5247.4852204200006</v>
       </c>
     </row>
     <row r="11" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="12" t="s">
+      <c r="B11" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="13">
+      <c r="C11" s="9">
         <v>8452.2400500000003</v>
       </c>
-      <c r="D11" s="13">
+      <c r="D11" s="9">
         <v>7335.9512340000001</v>
       </c>
-      <c r="E11" s="13">
+      <c r="E11" s="9">
         <v>7301.878334</v>
       </c>
-      <c r="F11" s="13">
+      <c r="F11" s="9">
         <v>7881.6090539999996</v>
       </c>
-      <c r="G11" s="13">
+      <c r="G11" s="9">
         <v>7909.8658869999999</v>
       </c>
-      <c r="H11" s="13">
+      <c r="H11" s="9">
         <v>7227.3729979999998</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="9">
         <v>5504.9107809999996</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="9">
         <v>4317.1891020000003</v>
       </c>
-      <c r="K11" s="13">
+      <c r="K11" s="9">
         <v>4003.5245900300001</v>
       </c>
-      <c r="L11" s="13">
+      <c r="L11" s="9">
         <v>3183.31376606</v>
+      </c>
+      <c r="M11" s="9">
+        <v>3198.7992194000003</v>
       </c>
     </row>
     <row r="12" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="12" t="s">
+      <c r="B12" s="8" t="s">
         <v>12</v>
       </c>
-      <c r="C12" s="13">
+      <c r="C12" s="9">
         <v>869.57744600000001</v>
       </c>
-      <c r="D12" s="13">
+      <c r="D12" s="9">
         <v>947.82570499999997</v>
       </c>
-      <c r="E12" s="13">
+      <c r="E12" s="9">
         <v>1042.054273</v>
       </c>
-      <c r="F12" s="13">
+      <c r="F12" s="9">
         <v>1150.9497530000001</v>
       </c>
-      <c r="G12" s="13">
+      <c r="G12" s="9">
         <v>1345.254183</v>
       </c>
-      <c r="H12" s="13">
+      <c r="H12" s="9">
         <v>1550.7328259999999</v>
       </c>
-      <c r="I12" s="13">
+      <c r="I12" s="9">
         <v>1526.354957</v>
       </c>
-      <c r="J12" s="13">
+      <c r="J12" s="9">
         <v>1561.71468</v>
       </c>
-      <c r="K12" s="13">
+      <c r="K12" s="9">
         <v>1831.224555</v>
       </c>
-      <c r="L12" s="13">
+      <c r="L12" s="9">
         <v>1757.1373486</v>
+      </c>
+      <c r="M12" s="9">
+        <v>1774.7031930200001</v>
       </c>
     </row>
     <row r="13" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="12" t="s">
+      <c r="B13" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="13">
+      <c r="C13" s="9">
         <v>314.50557400000002</v>
       </c>
-      <c r="D13" s="13">
+      <c r="D13" s="9">
         <v>239.05667800000001</v>
       </c>
-      <c r="E13" s="13">
+      <c r="E13" s="9">
         <v>273.234646</v>
       </c>
-      <c r="F13" s="13">
+      <c r="F13" s="9">
         <v>245.037948</v>
       </c>
-      <c r="G13" s="13">
+      <c r="G13" s="9">
         <v>302.326885</v>
       </c>
-      <c r="H13" s="13">
+      <c r="H13" s="9">
         <v>261.66994899999997</v>
       </c>
-      <c r="I13" s="13">
+      <c r="I13" s="9">
         <v>207.10517100000001</v>
       </c>
-      <c r="J13" s="13">
+      <c r="J13" s="9">
         <v>141.19871699999999</v>
       </c>
-      <c r="K13" s="13">
+      <c r="K13" s="9">
         <v>210.43138300000001</v>
       </c>
-      <c r="L13" s="13">
+      <c r="L13" s="9">
         <v>207.34528299999999</v>
+      </c>
+      <c r="M13" s="9">
+        <v>272.414222</v>
       </c>
     </row>
     <row r="14" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="12" t="s">
+      <c r="B14" s="8" t="s">
         <v>13</v>
       </c>
-      <c r="C14" s="14" t="s">
+      <c r="C14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D14" s="14" t="s">
+      <c r="D14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="14" t="s">
+      <c r="E14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F14" s="14" t="s">
+      <c r="F14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G14" s="14" t="s">
+      <c r="G14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="H14" s="14" t="s">
+      <c r="H14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="I14" s="14" t="s">
+      <c r="I14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="J14" s="14" t="s">
+      <c r="J14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K14" s="14" t="s">
+      <c r="K14" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="L14" s="14" t="s">
+      <c r="L14" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="M14" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B15" s="12" t="s">
+      <c r="B15" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="C15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="D15" s="14" t="s">
+      <c r="D15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="E15" s="14" t="s">
+      <c r="E15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="F15" s="14" t="s">
+      <c r="F15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="G15" s="14" t="s">
+      <c r="G15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="H15" s="14" t="s">
+      <c r="H15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="I15" s="14" t="s">
+      <c r="I15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="J15" s="14" t="s">
+      <c r="J15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K15" s="14" t="s">
+      <c r="K15" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="L15" s="14" t="s">
+      <c r="L15" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="M15" s="10" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="20" t="s">
+      <c r="B16" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="13">
+      <c r="C16" s="9">
         <v>1.5630250000000001</v>
       </c>
-      <c r="D16" s="13">
+      <c r="D16" s="9">
         <v>1.368581</v>
       </c>
-      <c r="E16" s="13">
+      <c r="E16" s="9">
         <v>1.202086</v>
       </c>
-      <c r="F16" s="13">
+      <c r="F16" s="9">
         <v>0.86143800000000004</v>
       </c>
-      <c r="G16" s="13">
+      <c r="G16" s="9">
         <v>1.2963089999999999</v>
       </c>
-      <c r="H16" s="13">
+      <c r="H16" s="9">
         <v>1.143586</v>
       </c>
-      <c r="I16" s="13">
+      <c r="I16" s="9">
         <v>3.7100460000000002</v>
       </c>
-      <c r="J16" s="13">
+      <c r="J16" s="9">
         <v>0.70670699999999997</v>
       </c>
-      <c r="K16" s="13">
+      <c r="K16" s="9">
         <v>1.2809170000000001</v>
       </c>
-      <c r="L16" s="13">
+      <c r="L16" s="9">
         <v>1.665265</v>
       </c>
+      <c r="M16" s="9">
+        <v>1.565102</v>
+      </c>
     </row>
-    <row r="17" spans="2:12" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="12" t="s">
+    <row r="17" spans="2:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="C17" s="14">
+      <c r="C17" s="10">
         <v>0.21585099999999999</v>
       </c>
-      <c r="D17" s="14">
+      <c r="D17" s="10">
         <v>0.16167999999999999</v>
       </c>
-      <c r="E17" s="14">
+      <c r="E17" s="10">
         <v>-11.86059034</v>
       </c>
-      <c r="F17" s="14">
+      <c r="F17" s="10">
         <v>0.44052799999999998</v>
       </c>
-      <c r="G17" s="14">
+      <c r="G17" s="10">
         <v>0.186559</v>
       </c>
-      <c r="H17" s="14">
+      <c r="H17" s="10">
         <v>-5.9719999999999999E-3</v>
       </c>
-      <c r="I17" s="13">
+      <c r="I17" s="9">
         <v>3.708609</v>
       </c>
-      <c r="J17" s="13">
+      <c r="J17" s="9">
         <v>2.7813270000000001E-2</v>
       </c>
-      <c r="K17" s="13">
+      <c r="K17" s="9">
         <v>-2.6197999999999999E-2</v>
       </c>
-      <c r="L17" s="13">
+      <c r="L17" s="9">
         <v>1.1364000000000001E-2</v>
       </c>
+      <c r="M17" s="9">
+        <v>3.4840000000000001E-3</v>
+      </c>
     </row>
-    <row r="18" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="15" t="s">
+    <row r="18" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C18" s="16">
+      <c r="C18" s="12">
         <f>C5+C10</f>
         <v>65319.242267520007</v>
       </c>
-      <c r="D18" s="16">
-        <f t="shared" ref="D18:L18" si="2">D5+D10</f>
+      <c r="D18" s="12">
+        <f t="shared" ref="D18:L18" si="4">D5+D10</f>
         <v>63889.65614177</v>
       </c>
-      <c r="E18" s="16">
-        <f t="shared" si="2"/>
+      <c r="E18" s="12">
+        <f t="shared" si="4"/>
         <v>70475.73327466</v>
       </c>
-      <c r="F18" s="16">
-        <f t="shared" si="2"/>
+      <c r="F18" s="12">
+        <f t="shared" si="4"/>
         <v>79098.457370210002</v>
       </c>
-      <c r="G18" s="16">
-        <f t="shared" si="2"/>
+      <c r="G18" s="12">
+        <f t="shared" si="4"/>
         <v>79563.930229210004</v>
       </c>
-      <c r="H18" s="16">
-        <f t="shared" si="2"/>
+      <c r="H18" s="12">
+        <f t="shared" si="4"/>
         <v>82209.702644569988</v>
       </c>
-      <c r="I18" s="16">
-        <f t="shared" si="2"/>
+      <c r="I18" s="12">
+        <f t="shared" si="4"/>
         <v>87695.427380309993</v>
       </c>
-      <c r="J18" s="16">
-        <f t="shared" si="2"/>
+      <c r="J18" s="12">
+        <f t="shared" si="4"/>
         <v>90102.975163629977</v>
       </c>
-      <c r="K18" s="16">
-        <f t="shared" si="2"/>
+      <c r="K18" s="12">
+        <f t="shared" si="4"/>
         <v>95578.609324350022</v>
       </c>
-      <c r="L18" s="16">
-        <f t="shared" si="2"/>
+      <c r="L18" s="12">
+        <f t="shared" si="4"/>
         <v>97954.708431980005</v>
       </c>
+      <c r="M18" s="12">
+        <f t="shared" ref="M18" si="5">M5+M10</f>
+        <v>93977.879372859999</v>
+      </c>
     </row>
-    <row r="19" spans="2:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B19" s="22" t="s">
+    <row r="19" spans="2:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="18" t="s">
         <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="1.2598425196850394" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1">
     <oddHeader>&amp;L&amp;G</oddHeader>
     <firstHeader>&amp;L&amp;G</firstHeader>
   </headerFooter>
-  <legacyDrawingHF r:id="rId2"/>
+  <customProperties>
+    <customPr name="_pios_id" r:id="rId2"/>
+  </customProperties>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>listy</vt:lpstr>
+        <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Výdaje leden - březen</vt:lpstr>
       <vt:lpstr>Starší údaje</vt:lpstr>
       <vt:lpstr>'Starší údaje'!Oblast_tisku</vt:lpstr>
       <vt:lpstr>'Výdaje leden - březen'!Oblast_tisku</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ČSSZ</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jansa Michal (ČSSZ 61)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="CustomUiType">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+</Properties>
+</file>